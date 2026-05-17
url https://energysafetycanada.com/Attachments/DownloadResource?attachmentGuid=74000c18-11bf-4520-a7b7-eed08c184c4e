--- v0 (2025-11-23)
+++ v1 (2026-05-17)
@@ -3,92 +3,95 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://energysafetycanada-my.sharepoint.com/personal/andrew_davis_energysafetycanada_com/Documents/Desktop/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\andrew.davis\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{286FA44D-3C5B-47E5-AC03-FB678603B6E6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F44753EA-6AFA-42BF-99DE-5CE538D854CC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="17520" tabRatio="592" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="592" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Reviewer Info and Instructions" sheetId="2" r:id="rId1"/>
     <sheet name="Feedback" sheetId="5" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Feedback!$A$1:$H$1</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">Feedback!$J$1:$J$2</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="46" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="46">
   <si>
     <t>IRP Name:</t>
+  </si>
+  <si>
+    <t>IRP 24:Fracture Stimulation</t>
   </si>
   <si>
     <t>Reviewer Name:</t>
   </si>
   <si>
     <t>Reviewer Company:</t>
   </si>
   <si>
     <t>Reviewer Title:</t>
   </si>
   <si>
     <t>Email Address:</t>
   </si>
   <si>
     <t>Phone Number:</t>
   </si>
   <si>
     <t>Date Submitted:</t>
   </si>
   <si>
     <t>Instructions:</t>
   </si>
   <si>
     <t xml:space="preserve">Use this spreadsheet for submitting industry review feedback for a DACC IRP. </t>
   </si>
@@ -183,66 +186,69 @@
 #</t>
   </si>
   <si>
     <t>Section</t>
   </si>
   <si>
     <t>Page #</t>
   </si>
   <si>
     <t>Importance 
 (H/M/L)</t>
   </si>
   <si>
     <t>Statement in Question</t>
   </si>
   <si>
     <t>Suggested Revision</t>
   </si>
   <si>
     <t>Rationale</t>
   </si>
   <si>
     <t>Notes</t>
   </si>
   <si>
+    <t>How it was Addressed</t>
+  </si>
+  <si>
+    <t>Resolved/Unresolved</t>
+  </si>
+  <si>
     <t>#</t>
   </si>
   <si>
     <t>#.#</t>
   </si>
   <si>
     <t>###</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Please be descriptive</t>
-  </si>
-[...1 lines deleted...]
-    <t>IRP 24:Fracture Stimulation</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF323130"/>
@@ -271,53 +277,55 @@
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="15" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="15" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -594,436 +602,381 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A21" sqref="A21"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="2" width="47.85546875" customWidth="1"/>
     <col min="3" max="3" width="46.7109375" customWidth="1"/>
     <col min="4" max="5" width="12.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="3" t="s">
-        <v>43</v>
+        <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="3" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="3" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C3" s="1"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="3" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="C4" s="1"/>
     </row>
     <row r="5" spans="1:3" ht="16.5" x14ac:dyDescent="0.3">
       <c r="A5" s="3" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B5" s="1"/>
       <c r="C5" s="2"/>
     </row>
     <row r="6" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A6" s="3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="7" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A7" s="3" t="s">
-        <v>6</v>
-[...1 lines deleted...]
-      <c r="B7" s="7"/>
+        <v>7</v>
+      </c>
+      <c r="B7" s="8"/>
     </row>
     <row r="8" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A8" s="3"/>
     </row>
     <row r="9" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A9" s="3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="11" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="12" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B17" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B18" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B19" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B20" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B22" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6951A8DE-F151-4D94-B472-86E991B84948}">
-  <dimension ref="A1:H2"/>
+  <sheetPr>
+    <pageSetUpPr fitToPage="1"/>
+  </sheetPr>
+  <dimension ref="A1:J2"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D8" sqref="D8"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="E15" sqref="E15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="6"/>
     <col min="2" max="2" width="14.42578125" style="5" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="8.85546875" style="5" customWidth="1"/>
+    <col min="3" max="3" width="11.28515625" style="5" customWidth="1"/>
     <col min="4" max="4" width="11.140625" style="5" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="48.7109375" style="5" customWidth="1"/>
     <col min="6" max="6" width="45.5703125" style="5" customWidth="1"/>
     <col min="7" max="7" width="39.5703125" style="5" customWidth="1"/>
     <col min="8" max="8" width="38" style="5" customWidth="1"/>
-    <col min="9" max="16384" width="9.140625" style="5"/>
+    <col min="9" max="9" width="21.140625" style="5" customWidth="1"/>
+    <col min="10" max="10" width="23.5703125" style="5" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="4" customFormat="1" ht="30" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="8" t="s">
+    <row r="1" spans="1:10" s="4" customFormat="1" ht="30" x14ac:dyDescent="0.25">
+      <c r="A1" s="7" t="s">
         <v>31</v>
       </c>
-      <c r="C1" s="8" t="s">
+      <c r="B1" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="D1" s="8" t="s">
+      <c r="C1" s="7" t="s">
         <v>33</v>
       </c>
-      <c r="E1" s="8" t="s">
+      <c r="D1" s="7" t="s">
         <v>34</v>
       </c>
-      <c r="F1" s="8" t="s">
+      <c r="E1" s="7" t="s">
         <v>35</v>
       </c>
-      <c r="G1" s="8" t="s">
+      <c r="F1" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="H1" s="8" t="s">
+      <c r="G1" s="7" t="s">
         <v>37</v>
       </c>
-    </row>
-    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="H1" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="I1" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="J1" s="4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="2" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A2" s="6" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="B2" s="6" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C2" s="6" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D2" s="6" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E2" s="5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="F2" s="5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G2" s="5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:H1" xr:uid="{6951A8DE-F151-4D94-B472-86E991B84948}"/>
+  <autoFilter ref="J1:J2" xr:uid="{6951A8DE-F151-4D94-B472-86E991B84948}"/>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:H2">
     <sortCondition ref="B2"/>
   </sortState>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup scale="50" fitToHeight="0" orientation="landscape" horizontalDpi="4294967293" verticalDpi="4294967293" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008822ADB3DF094148859A60319BE2E579" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b215831fd4412eb83f7ceb0eca1b0053">
-[...2 lines deleted...]
-    <xsd:import namespace="ccf60064-f29d-482f-8132-2e940c17827b"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101002125834ECE56144484DFF6D42CC9A6CD" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="8718bcbed0efefafc74389a9352c7d69">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="cc68fa5c-d27d-4d07-b513-cbd282e8b250" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1e150290674c44e59ac0b3e110e5495f" ns2:_="">
+    <xsd:import namespace="cc68fa5c-d27d-4d07-b513-cbd282e8b250"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
-                <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
-[...12 lines deleted...]
-                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c69e7959-cb8b-4d2c-889b-8313d368be1e" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="cc68fa5c-d27d-4d07-b513-cbd282e8b250" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="8" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
-[...40 lines deleted...]
-    <xsd:element name="MediaServiceMetadata" ma:index="10" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceFastMetadata" ma:index="11" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="10" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="11" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="15" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="d13e9677-5dd7-42cb-8846-6328edf4876f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceOCR" ma:index="20" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
-[...11 lines deleted...]
-    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
@@ -1085,171 +1038,158 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FD8E92B-F444-4C0E-9F73-F2EA21EFD4ED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29652AA0-A2F2-4ABC-BDB9-4C0136F0E322}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="c69e7959-cb8b-4d2c-889b-8313d368be1e"/>
-    <ds:schemaRef ds:uri="ccf60064-f29d-482f-8132-2e940c17827b"/>
+    <ds:schemaRef ds:uri="cc68fa5c-d27d-4d07-b513-cbd282e8b250"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C411F6FB-3450-4601-A83A-B512FC880C52}">
-[...15 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEE9B868-2DAC-4BE9-A7CD-A6D22F70D926}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C411F6FB-3450-4601-A83A-B512FC880C52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="cc68fa5c-d27d-4d07-b513-cbd282e8b250"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Reviewer Info and Instructions</vt:lpstr>
       <vt:lpstr>Feedback</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kelli Tonge</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101008822ADB3DF094148859A60319BE2E579</vt:lpwstr>
+    <vt:lpwstr>0x0101002125834ECE56144484DFF6D42CC9A6CD</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_36826b61-43b0-4d2e-af9e-84ac36b78a66_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_36826b61-43b0-4d2e-af9e-84ac36b78a66_SetDate">
     <vt:lpwstr>2024-01-29T14:30:58Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_36826b61-43b0-4d2e-af9e-84ac36b78a66_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_36826b61-43b0-4d2e-af9e-84ac36b78a66_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_36826b61-43b0-4d2e-af9e-84ac36b78a66_SiteId">
     <vt:lpwstr>7fbfb597-0baf-4f99-86cc-d73ce9a87568</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_36826b61-43b0-4d2e-af9e-84ac36b78a66_ActionId">
     <vt:lpwstr>2d755ac3-f89f-4b86-9802-938f35e9303c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_36826b61-43b0-4d2e-af9e-84ac36b78a66_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>